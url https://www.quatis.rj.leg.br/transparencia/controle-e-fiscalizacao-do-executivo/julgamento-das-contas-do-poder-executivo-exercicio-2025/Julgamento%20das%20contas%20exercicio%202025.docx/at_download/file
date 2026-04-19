--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -1,107 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41B51B16" w14:textId="77777777" w:rsidR="000F77BF" w:rsidRDefault="00000000">
+    <w:p w:rsidR="000F77BF" w:rsidRDefault="00000000" w14:paraId="41B51B16" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Processo TCE-RJ: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDCFB20" w14:textId="2E13DF30" w:rsidR="000F77BF" w:rsidRDefault="00000000">
-      <w:r>
+    <w:p w:rsidR="000F77BF" w:rsidRDefault="00000000" w14:paraId="5BDCFB20" w14:textId="335CA840">
+      <w:r w:rsidR="00000000">
+        <w:rPr/>
         <w:t>Não houve o julgamento das Contas referentes ao exercício 202</w:t>
       </w:r>
       <w:r w:rsidR="0060373E">
+        <w:rPr/>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr/>
         <w:t xml:space="preserve"> até a presente data (</w:t>
       </w:r>
+      <w:r w:rsidR="2D629E10">
+        <w:rPr/>
+        <w:t>08</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr/>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="009F1752">
-        <w:t>22</w:t>
-[...2 lines deleted...]
-        <w:t>/</w:t>
+        <w:rPr/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="67D0C103">
+        <w:rPr/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr/>
+        <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="009F1752">
-        <w:t>01</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="009F1752">
+        <w:rPr/>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr/>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000F77BF">
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AB06369" w14:textId="77777777" w:rsidR="003636EE" w:rsidRDefault="003636EE">
+    <w:p w:rsidR="003636EE" w:rsidRDefault="003636EE" w14:paraId="7AB06369" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24E4599D" w14:textId="77777777" w:rsidR="003636EE" w:rsidRDefault="003636EE">
+    <w:p w:rsidR="003636EE" w:rsidRDefault="003636EE" w14:paraId="24E4599D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -113,227 +126,232 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B040A9" w14:textId="77777777" w:rsidR="003636EE" w:rsidRDefault="003636EE">
+    <w:p w:rsidR="003636EE" w:rsidRDefault="003636EE" w14:paraId="74B040A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22247306" w14:textId="77777777" w:rsidR="003636EE" w:rsidRDefault="003636EE">
+    <w:p w:rsidR="003636EE" w:rsidRDefault="003636EE" w14:paraId="22247306" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F77BF"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="000F77BF"/>
     <w:rsid w:val="00147A0C"/>
     <w:rsid w:val="00195DA4"/>
     <w:rsid w:val="001E48BD"/>
     <w:rsid w:val="0034145E"/>
     <w:rsid w:val="003636EE"/>
     <w:rsid w:val="0060373E"/>
     <w:rsid w:val="00771BBA"/>
     <w:rsid w:val="009F1752"/>
     <w:rsid w:val="00AD5D5F"/>
+    <w:rsid w:val="2758AC14"/>
+    <w:rsid w:val="2D629E10"/>
+    <w:rsid w:val="67D0C103"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7508F5FE"/>
   <w15:docId w15:val="{32A966EB-D66B-4CD1-A835-628CA7390903}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -489,52 +507,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -601,97 +619,96 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -942,57 +959,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario</dc:creator>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>ryan alves</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
-</file>
+</coreProperties>
+</file>